--- v0 (2025-11-05)
+++ v1 (2026-04-07)
@@ -2,75 +2,75 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ceaoorg.sharepoint.com/Shared Documents/D/Andrew Kelly/Safety Studies Program/FY 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="18" documentId="8_{004A607B-4F85-4A76-9B0F-F3DDA4585CC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F1139E36-8AD7-407A-B1E1-587B5FEB1AA0}"/>
+  <xr:revisionPtr revIDLastSave="32" documentId="8_{004A607B-4F85-4A76-9B0F-F3DDA4585CC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{409FA556-E0D5-4939-81D4-E28EE9ACB676}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{384C82F3-C149-43AC-9B8F-83254895A855}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{384C82F3-C149-43AC-9B8F-83254895A855}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="46">
   <si>
     <t>Consultant</t>
   </si>
   <si>
     <t>EMH&amp;T</t>
   </si>
   <si>
     <t>Sign Inventory</t>
   </si>
   <si>
     <t>Curve Study</t>
   </si>
   <si>
     <t>Road Hazard</t>
   </si>
   <si>
     <t>Speed Zone</t>
   </si>
   <si>
     <t>Traffic Signal</t>
   </si>
   <si>
     <t>Corridor Safety</t>
   </si>
   <si>
@@ -161,50 +161,53 @@
     <t>ChoiceOne Engineering</t>
   </si>
   <si>
     <t>Palmer Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">TRC </t>
   </si>
   <si>
     <t>GAI Consultants</t>
   </si>
   <si>
     <t>W.E. Quicksall and Associates</t>
   </si>
   <si>
     <t>X*</t>
   </si>
   <si>
     <t>X*/X</t>
   </si>
   <si>
     <t>Euthenics subcontracts out "X*" studies to MasterMind</t>
   </si>
   <si>
     <t>To view Consultant LOI, click the name and the LOI will appear. If any issues, contact Andrew Kelly at Akelly@ceao.org</t>
+  </si>
+  <si>
+    <t>Master Mind</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -608,61 +611,63 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935501" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935521" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935495" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935498" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935489" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935515" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935504" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935500" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935492" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935507" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/945348" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935501" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935521" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935495" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935498" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935489" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935515" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935504" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935500" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935492" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935507" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceao.org/aws/CEAO/asset_manager/get_file/935503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{875C2C61-B17E-4A85-B852-E94C008E0FEF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N12" sqref="N12"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="56.140625" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" customWidth="1"/>
     <col min="5" max="5" width="21.140625" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
     <col min="9" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
@@ -1200,414 +1205,452 @@
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B21" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="C21" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="6"/>
-[...3 lines deleted...]
-      <c r="H21" s="6"/>
+      <c r="D21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B22" s="5"/>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
       <c r="I22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="6"/>
+      <c r="C23" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="D23" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="6"/>
+      <c r="E23" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="F23" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="H23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="5"/>
       <c r="F24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="G24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="F25" s="6"/>
-      <c r="G25" s="6"/>
+      <c r="F25" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="H25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...40 lines deleted...]
-      <c r="K29" s="1"/>
+      <c r="B29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A31" s="10" t="s">
-        <v>44</v>
+      <c r="A31" s="9" t="s">
+        <v>43</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="10"/>
+      <c r="A32" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="1"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" s="10"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:K28">
-    <sortCondition ref="A4:A28"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:K29">
+    <sortCondition ref="A4:A29"/>
   </sortState>
   <mergeCells count="1">
-    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="A32:A33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" r:id="rId1" xr:uid="{65FDE821-9B47-45CE-860E-04E1AC5FA8AD}"/>
     <hyperlink ref="A13" r:id="rId2" xr:uid="{8A529B58-8BE2-4898-B49B-15590FCE425A}"/>
-    <hyperlink ref="A25" r:id="rId3" xr:uid="{A000DA35-16E7-4C9F-8650-AB748244C61E}"/>
+    <hyperlink ref="A26" r:id="rId3" xr:uid="{A000DA35-16E7-4C9F-8650-AB748244C61E}"/>
     <hyperlink ref="A10" r:id="rId4" xr:uid="{A754CE25-32B1-4D06-896C-9F57D0199BEE}"/>
-    <hyperlink ref="A23" r:id="rId5" xr:uid="{5FFD9FEF-C744-4E16-A829-8A11F9DBF72B}"/>
+    <hyperlink ref="A24" r:id="rId5" xr:uid="{5FFD9FEF-C744-4E16-A829-8A11F9DBF72B}"/>
     <hyperlink ref="A11" r:id="rId6" xr:uid="{DEEA0F2D-A1FB-4F67-9911-27B6C5F1E610}"/>
     <hyperlink ref="A12" r:id="rId7" xr:uid="{8C321BF8-B33D-4101-B91E-1DC3D2D5E1F6}"/>
     <hyperlink ref="A14" r:id="rId8" xr:uid="{A26C8832-5672-41A2-9090-5A5902A6F957}"/>
     <hyperlink ref="A15" r:id="rId9" xr:uid="{D595E5DD-8AB2-4687-9BBC-ABCECEF01F5A}"/>
     <hyperlink ref="A18" r:id="rId10" xr:uid="{61937883-F55C-42B2-90E5-9C4322A758D5}"/>
     <hyperlink ref="A9" r:id="rId11" xr:uid="{E9EF5BD6-3B3C-4BFA-AC4C-D2D9F7087800}"/>
-    <hyperlink ref="A28" r:id="rId12" xr:uid="{19EE1A78-D213-42FE-9FFC-C1F2AC2EE7EB}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A24" r:id="rId14" xr:uid="{D7488358-8AB2-48DB-8082-F25001187E6F}"/>
+    <hyperlink ref="A29" r:id="rId12" xr:uid="{19EE1A78-D213-42FE-9FFC-C1F2AC2EE7EB}"/>
+    <hyperlink ref="A22" r:id="rId13" xr:uid="{990474FA-B828-48E4-B498-5CF490756030}"/>
+    <hyperlink ref="A25" r:id="rId14" xr:uid="{D7488358-8AB2-48DB-8082-F25001187E6F}"/>
     <hyperlink ref="A7" r:id="rId15" xr:uid="{370B22D2-45CF-4004-B3D4-0982C00186FE}"/>
     <hyperlink ref="A20" r:id="rId16" xr:uid="{E93756C6-C454-4EE5-89E8-4BBDB5FE59FE}"/>
     <hyperlink ref="A5" r:id="rId17" xr:uid="{82C684E8-56A4-4AD6-9D85-B18AEA3603C5}"/>
     <hyperlink ref="A4" r:id="rId18" xr:uid="{ECB37B8E-044F-455B-90D4-CC2C07829EBF}"/>
     <hyperlink ref="A19" r:id="rId19" xr:uid="{C27660DF-7C09-4CFE-BFF4-2E8048F8301D}"/>
     <hyperlink ref="A16" r:id="rId20" xr:uid="{B661BC6F-0FFC-43A5-B2F4-10BD9BB76007}"/>
     <hyperlink ref="A8" r:id="rId21" xr:uid="{BBB29359-C6DA-4FC2-8442-56BCB6DC3BC4}"/>
-    <hyperlink ref="A22" r:id="rId22" xr:uid="{6C0A42CA-43D3-4F91-A3B9-A53E20E8D82C}"/>
-    <hyperlink ref="A26" r:id="rId23" xr:uid="{73C1B0AF-BDC7-4390-9085-A919038EE047}"/>
+    <hyperlink ref="A23" r:id="rId22" xr:uid="{6C0A42CA-43D3-4F91-A3B9-A53E20E8D82C}"/>
+    <hyperlink ref="A27" r:id="rId23" xr:uid="{73C1B0AF-BDC7-4390-9085-A919038EE047}"/>
     <hyperlink ref="A17" r:id="rId24" xr:uid="{A9D6566B-FAA7-4B2C-88C0-EF4D62760536}"/>
-    <hyperlink ref="A27" r:id="rId25" xr:uid="{76BB9B02-5569-4FB3-A12D-E14590025665}"/>
+    <hyperlink ref="A28" r:id="rId25" xr:uid="{76BB9B02-5569-4FB3-A12D-E14590025665}"/>
+    <hyperlink ref="A21" r:id="rId26" xr:uid="{4C3FA52C-5A26-4856-A266-EFE5EE0ACCA3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="74" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId26"/>
+  <pageSetup scale="74" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId27"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e23756e1-37e2-40a0-9f87-466b1174cb1b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d8cb2850-a1af-4628-8af6-fd3da57cf296" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010049CE379A7BA1F6408ECD0B2E7D54AA42" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b84c2b5ab718c253e65b38508360d139">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e23756e1-37e2-40a0-9f87-466b1174cb1b" xmlns:ns3="d8cb2850-a1af-4628-8af6-fd3da57cf296" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd0ca464fc7c162d570b5c6f4277da45" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010049CE379A7BA1F6408ECD0B2E7D54AA42" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9b23cd94496478cd198966ece9097fc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e23756e1-37e2-40a0-9f87-466b1174cb1b" xmlns:ns3="d8cb2850-a1af-4628-8af6-fd3da57cf296" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da024f237469f8275a07fac1b0917b56" ns2:_="" ns3:_="">
     <xsd:import namespace="e23756e1-37e2-40a0-9f87-466b1174cb1b"/>
     <xsd:import namespace="d8cb2850-a1af-4628-8af6-fd3da57cf296"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -1769,79 +1812,77 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DDCDEB6-56B1-4250-9993-25438CFDC0A0}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E81C664C-8CBD-48E9-876C-C43B22E55CE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e23756e1-37e2-40a0-9f87-466b1174cb1b"/>
     <ds:schemaRef ds:uri="d8cb2850-a1af-4628-8af6-fd3da57cf296"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FA33C3E-25E9-4CAD-96E0-6B1C711A6890}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DDCDEB6-56B1-4250-9993-25438CFDC0A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>